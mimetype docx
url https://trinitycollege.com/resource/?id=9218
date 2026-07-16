--- v0 (2025-11-15)
+++ v1 (2026-07-16)
@@ -1,49 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2984FE47" w14:textId="77777777" w:rsidR="0076332C" w:rsidRDefault="0076332C" w:rsidP="00AC622C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="4E1E40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E1BB4CB" w14:textId="77777777" w:rsidR="0076332C" w:rsidRDefault="0076332C" w:rsidP="00AC622C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="4E1E40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37F3C921" w14:textId="77777777" w:rsidR="0076332C" w:rsidRDefault="0076332C" w:rsidP="00AC622C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="4E1E40"/>
@@ -370,52 +374,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076332C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Presentation title:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="1B75908A" w14:textId="77777777" w:rsidR="00EF42EA" w:rsidRDefault="00AC622C" w:rsidP="00AC622C">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3836BD97" w14:textId="77777777" w:rsidR="0076332C" w:rsidRDefault="0076332C" w:rsidP="00AC622C">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
@@ -502,88 +504,88 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D26AA8F" w14:textId="43D6E0BC" w:rsidR="00141CF2" w:rsidRDefault="00141CF2" w:rsidP="00141CF2">
       <w:pPr>
         <w:spacing w:line="720" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257873B3" w14:textId="492046FC" w:rsidR="00141CF2" w:rsidRDefault="00141CF2" w:rsidP="00141CF2">
+    <w:p w14:paraId="257873B3" w14:textId="2C1D3EF0" w:rsidR="00141CF2" w:rsidRDefault="00A41DD6" w:rsidP="00141CF2">
       <w:pPr>
         <w:spacing w:line="720" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3.</w:t>
+        <w:t xml:space="preserve">4. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76500C22" w14:textId="5636EEA3" w:rsidR="00141CF2" w:rsidRDefault="00141CF2" w:rsidP="00141CF2">
+    <w:p w14:paraId="76500C22" w14:textId="7FE7EE43" w:rsidR="00141CF2" w:rsidRDefault="00A41DD6" w:rsidP="00141CF2">
       <w:pPr>
         <w:spacing w:line="720" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t xml:space="preserve">5. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146DB916" w14:textId="43C24221" w:rsidR="00141CF2" w:rsidRDefault="00141CF2" w:rsidP="00141CF2">
       <w:pPr>
         <w:spacing w:line="720" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6FB293" w14:textId="3920166D" w:rsidR="00141CF2" w:rsidRPr="00141CF2" w:rsidRDefault="00141CF2" w:rsidP="00141CF2">
       <w:pPr>
         <w:spacing w:line="720" w:lineRule="auto"/>
@@ -594,91 +596,91 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00141CF2" w:rsidRPr="00141CF2" w:rsidSect="0076332C">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1440" w:bottom="567" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18DF4AE3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5D68E286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1402,146 +1404,147 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1640112540">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1411462474">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="646133003">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="809131462">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="545677489">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="347873743">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1594557808">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF42EA"/>
     <w:rsid w:val="000E4E54"/>
     <w:rsid w:val="00141CF2"/>
     <w:rsid w:val="00365A82"/>
     <w:rsid w:val="0076332C"/>
     <w:rsid w:val="008B0CC8"/>
+    <w:rsid w:val="00A32DBC"/>
+    <w:rsid w:val="00A41DD6"/>
     <w:rsid w:val="00AC622C"/>
     <w:rsid w:val="00DE5806"/>
     <w:rsid w:val="00EF42EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="41B1EC40"/>
   <w15:docId w15:val="{C73BEDC2-6755-4A66-985B-EE0FD28B3B42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1873,50 +1876,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -2066,55 +2070,55 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00AC622C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2393,71 +2397,330 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D8EC46543F17674DB7BAEB006C683275" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3f6936bf70c3837f66e4c52ee3a1e9d0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0db2115f-a424-45b3-91d1-505fee2d4b90" xmlns:ns3="900d71be-56e1-430a-bf01-b9540566e602" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6214c9dd3ddb6e4138f7d2dc63ca96de" ns2:_="" ns3:_="">
+    <xsd:import namespace="0db2115f-a424-45b3-91d1-505fee2d4b90"/>
+    <xsd:import namespace="900d71be-56e1-430a-bf01-b9540566e602"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0db2115f-a424-45b3-91d1-505fee2d4b90" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4bd8122d-08b1-42ba-905d-69a51aae94aa" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="900d71be-56e1-430a-bf01-b9540566e602" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e699a3f4-8298-405d-a0fd-315b4ff9bb28}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="900d71be-56e1-430a-bf01-b9540566e602">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="900d71be-56e1-430a-bf01-b9540566e602" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0db2115f-a424-45b3-91d1-505fee2d4b90">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C23F5277-2A82-40E6-A554-2CA813E3D3EB}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3954BFA9-5670-42FD-ADD2-9F7A4EF6876C}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F457A139-EBC8-415E-8304-475427AF9A6D}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>47</Words>
-  <Characters>268</Characters>
+  <Characters>270</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>314</CharactersWithSpaces>
+  <CharactersWithSpaces>316</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Siobhan Dawson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D8EC46543F17674DB7BAEB006C683275</vt:lpwstr>
+  </property>
+</Properties>
+</file>